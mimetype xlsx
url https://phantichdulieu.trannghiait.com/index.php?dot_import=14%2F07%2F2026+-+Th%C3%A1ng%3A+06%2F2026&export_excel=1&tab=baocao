--- v0 (2026-08-01)
+++ v1 (2026-10-10)
@@ -235,397 +235,397 @@
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2"/>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
-        <v>17542</v>
+        <v>14513</v>
       </c>
       <c r="E2">
-        <v>2423</v>
+        <v>1790</v>
       </c>
       <c r="F2">
-        <v>15119</v>
+        <v>12723</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s" s="2">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>2946</v>
+        <v>2518</v>
       </c>
       <c r="E3">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="F3">
-        <v>2832</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="2">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>2185</v>
+        <v>1853</v>
       </c>
       <c r="E4">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="F4">
-        <v>2114</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s" s="2">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>317</v>
+        <v>264</v>
       </c>
       <c r="E5">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F5">
-        <v>267</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>317</v>
+        <v>287</v>
       </c>
       <c r="E6">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F6">
-        <v>291</v>
+        <v>263</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s" s="2">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>1742</v>
+        <v>1440</v>
       </c>
       <c r="E7">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="F7">
-        <v>1680</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8" t="s" s="2">
         <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>360</v>
+        <v>304</v>
       </c>
       <c r="E8">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F8">
-        <v>333</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9" t="s" s="2">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>1881</v>
+        <v>1400</v>
       </c>
       <c r="E9">
-        <v>546</v>
+        <v>392</v>
       </c>
       <c r="F9">
-        <v>1335</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10" t="s" s="2">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>1642</v>
+        <v>1405</v>
       </c>
       <c r="E10">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="F10">
-        <v>1564</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11" t="s" s="2">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>397</v>
+        <v>256</v>
       </c>
       <c r="E11">
-        <v>278</v>
+        <v>176</v>
       </c>
       <c r="F11">
-        <v>119</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12" t="s" s="2">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>486</v>
+        <v>428</v>
       </c>
       <c r="E12">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F12">
-        <v>459</v>
+        <v>404</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13" t="s" s="2">
         <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>900</v>
+        <v>724</v>
       </c>
       <c r="E13">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="F13">
-        <v>829</v>
+        <v>667</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14" t="s" s="2">
         <v>30</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E14">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="F14">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15" t="s" s="2">
         <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="E15">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F15">
-        <v>81</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16" t="s" s="2">
         <v>34</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>196</v>
+        <v>134</v>
       </c>
       <c r="E16">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="F16">
-        <v>85</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17" t="s" s="2">
         <v>36</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>1387</v>
+        <v>1080</v>
       </c>
       <c r="E17">
-        <v>457</v>
+        <v>326</v>
       </c>
       <c r="F17">
-        <v>930</v>
+        <v>754</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18" t="s" s="2">
         <v>38</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>1278</v>
+        <v>1047</v>
       </c>
       <c r="E18">
-        <v>303</v>
+        <v>239</v>
       </c>
       <c r="F18">
-        <v>975</v>
+        <v>808</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19" t="s" s="2">
         <v>40</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>1269</v>
+        <v>1176</v>
       </c>
       <c r="E19">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="F19">
-        <v>1139</v>
+        <v>1062</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>